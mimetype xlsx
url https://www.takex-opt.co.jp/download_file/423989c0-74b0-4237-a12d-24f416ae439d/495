--- v0 (2025-11-20)
+++ v1 (2026-08-22)
@@ -8,60 +8,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\michi.yasujima\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\OPT-MAEDA\デスクトップ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8479F6E-660E-477C-AE1D-DA55431ED98C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6058CEDA-870B-4BC2-8011-983ABE1AA817}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
   <si>
     <t>　　　　　　　　</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>　営業所</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>該非判定書発行依頼書</t>
@@ -469,85 +469,85 @@
   <si>
     <t>お送り先</t>
     <rPh sb="1" eb="2">
       <t>オク</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>送付方法</t>
     <rPh sb="0" eb="2">
       <t>ソウフ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>弊社の営業担当または、下記の代表メールアドレスまでお寄せください。</t>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>info@takex-opt.co.jp</t>
-[...2 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">ご希望日
 </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
       </rPr>
       <t>（2週間以内で発行）</t>
     </r>
     <rPh sb="1" eb="4">
       <t>キボウビ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>イナイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ハッコウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>**ご署名欄（ご依頼者様）**</t>
     <rPh sb="3" eb="5">
       <t>ショメイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ラン</t>
     </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>sales@takex-opt.co.jp</t>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -951,285 +951,285 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...170 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -2196,59 +2196,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@takex-opt.co.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@takex-opt.co.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S165"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34:P34"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A22" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12" zeroHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="5" style="1" customWidth="1"/>
     <col min="3" max="3" width="5.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="5" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="2" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.75" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="5.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="6.625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="1.625" style="1" customWidth="1"/>
     <col min="13" max="14" width="4.625" style="1" customWidth="1"/>
     <col min="15" max="15" width="5.875" style="1" customWidth="1"/>
     <col min="16" max="16" width="5" style="1" customWidth="1"/>
     <col min="17" max="17" width="2" style="1" customWidth="1"/>
     <col min="18" max="18" width="2" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="5.125" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="256" width="0" style="1" hidden="1"/>
     <col min="257" max="257" width="1.5" style="1" customWidth="1"/>
     <col min="258" max="258" width="5" style="1" customWidth="1"/>
@@ -3365,690 +3365,690 @@
     <col min="15888" max="15888" width="5" style="1" customWidth="1"/>
     <col min="15889" max="15889" width="2" style="1" customWidth="1"/>
     <col min="15890" max="15891" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="15892" max="16128" width="0" style="1" hidden="1"/>
     <col min="16129" max="16129" width="1.5" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="5" style="1" customWidth="1"/>
     <col min="16131" max="16131" width="5.875" style="1" customWidth="1"/>
     <col min="16132" max="16132" width="5" style="1" customWidth="1"/>
     <col min="16133" max="16133" width="6.25" style="1" customWidth="1"/>
     <col min="16134" max="16134" width="2" style="1" customWidth="1"/>
     <col min="16135" max="16135" width="6.75" style="1" customWidth="1"/>
     <col min="16136" max="16136" width="14.75" style="1" customWidth="1"/>
     <col min="16137" max="16137" width="5.625" style="1" customWidth="1"/>
     <col min="16138" max="16138" width="6.625" style="1" customWidth="1"/>
     <col min="16139" max="16139" width="5.625" style="1" customWidth="1"/>
     <col min="16140" max="16140" width="1.625" style="1" customWidth="1"/>
     <col min="16141" max="16142" width="4.625" style="1" customWidth="1"/>
     <col min="16143" max="16143" width="5.875" style="1" customWidth="1"/>
     <col min="16144" max="16144" width="5" style="1" customWidth="1"/>
     <col min="16145" max="16145" width="2" style="1" customWidth="1"/>
     <col min="16146" max="16147" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16148" max="16384" width="0" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.15">
-      <c r="B1" s="21" t="s">
+      <c r="B1" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="C1" s="21"/>
-[...3 lines deleted...]
-      <c r="G1" s="21"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
     </row>
     <row r="2" spans="1:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="24" t="s">
+      <c r="B2" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="24"/>
-[...1 lines deleted...]
-      <c r="E2" s="24" t="s">
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81" t="s">
         <v>30</v>
       </c>
-      <c r="F2" s="24"/>
-      <c r="G2" s="24"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
     </row>
     <row r="3" spans="1:16" ht="3.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:16" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="22"/>
-[...12 lines deleted...]
-      <c r="P4" s="22"/>
+      <c r="C4" s="79"/>
+      <c r="D4" s="79"/>
+      <c r="E4" s="79"/>
+      <c r="F4" s="79"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="79"/>
+      <c r="J4" s="79"/>
+      <c r="K4" s="79"/>
+      <c r="L4" s="79"/>
+      <c r="M4" s="79"/>
+      <c r="N4" s="79"/>
+      <c r="O4" s="79"/>
+      <c r="P4" s="79"/>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.15">
-      <c r="B5" s="25" t="s">
-[...15 lines deleted...]
-      <c r="P5" s="27"/>
+      <c r="B5" s="82" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="84"/>
     </row>
     <row r="6" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="32"/>
-[...12 lines deleted...]
-      <c r="P6" s="35"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="28"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="29"/>
+      <c r="N6" s="29"/>
+      <c r="O6" s="29"/>
+      <c r="P6" s="30"/>
     </row>
     <row r="7" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="31" t="s">
+      <c r="B7" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="32"/>
-[...12 lines deleted...]
-      <c r="P7" s="35"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="29"/>
+      <c r="J7" s="29"/>
+      <c r="K7" s="29"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="29"/>
+      <c r="N7" s="29"/>
+      <c r="O7" s="29"/>
+      <c r="P7" s="30"/>
     </row>
     <row r="8" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="32"/>
-[...12 lines deleted...]
-      <c r="P8" s="35"/>
+      <c r="C8" s="64"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="64"/>
+      <c r="F8" s="64"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="29"/>
+      <c r="N8" s="29"/>
+      <c r="O8" s="29"/>
+      <c r="P8" s="30"/>
     </row>
     <row r="9" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="58"/>
-[...12 lines deleted...]
-      <c r="P9" s="35"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="29"/>
+      <c r="N9" s="29"/>
+      <c r="O9" s="29"/>
+      <c r="P9" s="30"/>
     </row>
     <row r="10" spans="1:16" ht="23.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="60"/>
-[...2 lines deleted...]
-      <c r="F10" s="60"/>
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="44"/>
       <c r="G10" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="H10" s="33" t="s">
+      <c r="H10" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="I10" s="34"/>
+      <c r="I10" s="29"/>
       <c r="J10" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="K10" s="33"/>
-[...4 lines deleted...]
-      <c r="P10" s="35"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="29"/>
+      <c r="N10" s="29"/>
+      <c r="O10" s="29"/>
+      <c r="P10" s="30"/>
     </row>
     <row r="11" spans="1:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B11" s="25" t="s">
+      <c r="B11" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="26"/>
-[...5 lines deleted...]
-      <c r="I11" s="25" t="s">
+      <c r="C11" s="83"/>
+      <c r="D11" s="83"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="J11" s="26"/>
-[...5 lines deleted...]
-      <c r="P11" s="35"/>
+      <c r="J11" s="83"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="30"/>
     </row>
     <row r="12" spans="1:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="36" t="s">
+      <c r="B12" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="37"/>
-[...12 lines deleted...]
-      <c r="P12" s="40"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53"/>
+      <c r="E12" s="88"/>
+      <c r="F12" s="89"/>
+      <c r="G12" s="89"/>
+      <c r="H12" s="89"/>
+      <c r="I12" s="89"/>
+      <c r="J12" s="89"/>
+      <c r="K12" s="89"/>
+      <c r="L12" s="89"/>
+      <c r="M12" s="89"/>
+      <c r="N12" s="89"/>
+      <c r="O12" s="89"/>
+      <c r="P12" s="90"/>
     </row>
     <row r="13" spans="1:16" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="36" t="s">
+      <c r="B13" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="37"/>
-[...12 lines deleted...]
-      <c r="P13" s="72"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="55"/>
+      <c r="J13" s="55"/>
+      <c r="K13" s="55"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="55"/>
+      <c r="N13" s="55"/>
+      <c r="O13" s="55"/>
+      <c r="P13" s="56"/>
     </row>
     <row r="14" spans="1:16" ht="159" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="28" t="s">
+      <c r="B14" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="C14" s="29"/>
-[...12 lines deleted...]
-      <c r="P14" s="30"/>
+      <c r="C14" s="86"/>
+      <c r="D14" s="86"/>
+      <c r="E14" s="86"/>
+      <c r="F14" s="86"/>
+      <c r="G14" s="86"/>
+      <c r="H14" s="86"/>
+      <c r="I14" s="86"/>
+      <c r="J14" s="86"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="86"/>
+      <c r="M14" s="86"/>
+      <c r="N14" s="86"/>
+      <c r="O14" s="86"/>
+      <c r="P14" s="87"/>
     </row>
     <row r="15" spans="1:16" ht="3" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="15"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="15"/>
       <c r="M15" s="15"/>
       <c r="N15" s="15"/>
       <c r="O15" s="15"/>
       <c r="P15" s="15"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.15">
-      <c r="B16" s="73" t="s">
+      <c r="B16" s="57" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="74"/>
-[...12 lines deleted...]
-      <c r="P16" s="75"/>
+      <c r="C16" s="58"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="58"/>
+      <c r="L16" s="58"/>
+      <c r="M16" s="58"/>
+      <c r="N16" s="58"/>
+      <c r="O16" s="58"/>
+      <c r="P16" s="59"/>
     </row>
     <row r="17" spans="2:17" x14ac:dyDescent="0.15">
       <c r="B17" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="23" t="s">
+      <c r="C17" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="D17" s="23"/>
-[...4 lines deleted...]
-      <c r="I17" s="23" t="s">
+      <c r="D17" s="80"/>
+      <c r="E17" s="80"/>
+      <c r="F17" s="80"/>
+      <c r="G17" s="80"/>
+      <c r="H17" s="80"/>
+      <c r="I17" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="J17" s="23"/>
-[...5 lines deleted...]
-      <c r="P17" s="23"/>
+      <c r="J17" s="80"/>
+      <c r="K17" s="80"/>
+      <c r="L17" s="80"/>
+      <c r="M17" s="80"/>
+      <c r="N17" s="80"/>
+      <c r="O17" s="80"/>
+      <c r="P17" s="80"/>
     </row>
     <row r="18" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="5">
         <v>1</v>
       </c>
-      <c r="C18" s="46"/>
-[...12 lines deleted...]
-      <c r="P18" s="46"/>
+      <c r="C18" s="71"/>
+      <c r="D18" s="71"/>
+      <c r="E18" s="71"/>
+      <c r="F18" s="71"/>
+      <c r="G18" s="71"/>
+      <c r="H18" s="71"/>
+      <c r="I18" s="71"/>
+      <c r="J18" s="71"/>
+      <c r="K18" s="71"/>
+      <c r="L18" s="71"/>
+      <c r="M18" s="71"/>
+      <c r="N18" s="71"/>
+      <c r="O18" s="71"/>
+      <c r="P18" s="71"/>
     </row>
     <row r="19" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="6">
         <v>2</v>
       </c>
-      <c r="C19" s="47"/>
-[...12 lines deleted...]
-      <c r="P19" s="47"/>
+      <c r="C19" s="72"/>
+      <c r="D19" s="72"/>
+      <c r="E19" s="72"/>
+      <c r="F19" s="72"/>
+      <c r="G19" s="72"/>
+      <c r="H19" s="72"/>
+      <c r="I19" s="72"/>
+      <c r="J19" s="72"/>
+      <c r="K19" s="72"/>
+      <c r="L19" s="72"/>
+      <c r="M19" s="72"/>
+      <c r="N19" s="72"/>
+      <c r="O19" s="72"/>
+      <c r="P19" s="72"/>
     </row>
     <row r="20" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="7">
         <v>3</v>
       </c>
-      <c r="C20" s="47"/>
-[...12 lines deleted...]
-      <c r="P20" s="47"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="72"/>
+      <c r="O20" s="72"/>
+      <c r="P20" s="72"/>
     </row>
     <row r="21" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="6">
         <v>4</v>
       </c>
-      <c r="C21" s="76"/>
-[...12 lines deleted...]
-      <c r="P21" s="78"/>
+      <c r="C21" s="60"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="62"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="61"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="61"/>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61"/>
+      <c r="P21" s="62"/>
     </row>
     <row r="22" spans="2:17" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="8">
         <v>5</v>
       </c>
-      <c r="C22" s="41"/>
-[...12 lines deleted...]
-      <c r="P22" s="43"/>
+      <c r="C22" s="67"/>
+      <c r="D22" s="68"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="68"/>
+      <c r="K22" s="68"/>
+      <c r="L22" s="68"/>
+      <c r="M22" s="68"/>
+      <c r="N22" s="68"/>
+      <c r="O22" s="68"/>
+      <c r="P22" s="69"/>
     </row>
     <row r="23" spans="2:17" ht="4.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" spans="2:17" x14ac:dyDescent="0.15">
-      <c r="B24" s="73" t="s">
+      <c r="B24" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="74"/>
-[...12 lines deleted...]
-      <c r="P24" s="75"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="58"/>
+      <c r="G24" s="58"/>
+      <c r="H24" s="58"/>
+      <c r="I24" s="58"/>
+      <c r="J24" s="58"/>
+      <c r="K24" s="58"/>
+      <c r="L24" s="58"/>
+      <c r="M24" s="58"/>
+      <c r="N24" s="58"/>
+      <c r="O24" s="58"/>
+      <c r="P24" s="59"/>
       <c r="Q24" s="3"/>
     </row>
     <row r="25" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="61" t="s">
+      <c r="B25" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="C25" s="62"/>
-      <c r="D25" s="48" t="s">
+      <c r="C25" s="46"/>
+      <c r="D25" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="E25" s="65"/>
-[...10 lines deleted...]
-      <c r="P25" s="68"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="35"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
+      <c r="N25" s="50"/>
+      <c r="O25" s="50"/>
+      <c r="P25" s="51"/>
     </row>
     <row r="26" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="63"/>
-[...1 lines deleted...]
-      <c r="D26" s="48" t="s">
+      <c r="B26" s="47"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="E26" s="65"/>
-[...10 lines deleted...]
-      <c r="P26" s="51"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="35"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="40"/>
+      <c r="K26" s="40"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="40"/>
+      <c r="N26" s="40"/>
+      <c r="O26" s="40"/>
+      <c r="P26" s="52"/>
     </row>
     <row r="27" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="63"/>
-[...1 lines deleted...]
-      <c r="D27" s="48" t="s">
+      <c r="B27" s="47"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="E27" s="65"/>
-[...3 lines deleted...]
-      <c r="I27" s="48" t="s">
+      <c r="E27" s="34"/>
+      <c r="F27" s="35"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="J27" s="49"/>
-[...5 lines deleted...]
-      <c r="P27" s="51"/>
+      <c r="J27" s="35"/>
+      <c r="K27" s="40"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="52"/>
     </row>
     <row r="28" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B28" s="63"/>
-[...1 lines deleted...]
-      <c r="D28" s="52" t="s">
+      <c r="B28" s="47"/>
+      <c r="C28" s="48"/>
+      <c r="D28" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="E28" s="53"/>
-      <c r="F28" s="54"/>
+      <c r="E28" s="74"/>
+      <c r="F28" s="75"/>
       <c r="G28" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="H28" s="55" t="s">
+      <c r="H28" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="I28" s="56"/>
+      <c r="I28" s="77"/>
       <c r="J28" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="K28" s="33"/>
-[...4 lines deleted...]
-      <c r="P28" s="35"/>
+      <c r="K28" s="28"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+      <c r="O28" s="29"/>
+      <c r="P28" s="30"/>
     </row>
     <row r="29" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="36" t="s">
+      <c r="B29" s="31" t="s">
         <v>36</v>
       </c>
-      <c r="C29" s="45"/>
-[...11 lines deleted...]
-      <c r="M29" s="33" t="s">
+      <c r="C29" s="32"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
+      <c r="H29" s="34"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="70" t="s">
+        <v>38</v>
+      </c>
+      <c r="K29" s="53"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="28" t="s">
         <v>6</v>
       </c>
-      <c r="N29" s="34"/>
-[...1 lines deleted...]
-      <c r="P29" s="35"/>
+      <c r="N29" s="29"/>
+      <c r="O29" s="29"/>
+      <c r="P29" s="30"/>
     </row>
     <row r="30" spans="2:17" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="79" t="s">
+      <c r="B30" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C30" s="80"/>
-      <c r="D30" s="48" t="s">
+      <c r="C30" s="22"/>
+      <c r="D30" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="E30" s="65"/>
-[...6 lines deleted...]
-      <c r="L30" s="89" t="s">
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="40"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="M30" s="89"/>
-[...2 lines deleted...]
-      <c r="P30" s="90"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="41"/>
+      <c r="P30" s="42"/>
     </row>
     <row r="31" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B31" s="79" t="s">
+      <c r="B31" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="80"/>
-[...12 lines deleted...]
-      <c r="P31" s="83"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="24"/>
+      <c r="O31" s="24"/>
+      <c r="P31" s="25"/>
     </row>
     <row r="32" spans="2:17" ht="5.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="12"/>
       <c r="O32" s="12"/>
       <c r="P32" s="12"/>
     </row>
     <row r="33" spans="1:16" s="13" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
-      <c r="B33" s="84" t="s">
+      <c r="B33" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="C33" s="84"/>
-[...12 lines deleted...]
-      <c r="P33" s="84"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+      <c r="G33" s="26"/>
+      <c r="H33" s="26"/>
+      <c r="I33" s="26"/>
+      <c r="J33" s="26"/>
+      <c r="K33" s="26"/>
+      <c r="L33" s="26"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="26"/>
+      <c r="O33" s="26"/>
+      <c r="P33" s="26"/>
     </row>
     <row r="34" spans="1:16" s="13" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="A34" s="14"/>
-      <c r="B34" s="86" t="s">
+      <c r="B34" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="C34" s="87"/>
-[...12 lines deleted...]
-      <c r="P34" s="88"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="37"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="37"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="37"/>
+      <c r="N34" s="37"/>
+      <c r="O34" s="37"/>
+      <c r="P34" s="38"/>
     </row>
     <row r="35" spans="1:16" s="9" customFormat="1" ht="13.5" x14ac:dyDescent="0.4">
       <c r="B35" s="18"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
-      <c r="E35" s="85" t="s">
+      <c r="E35" s="27" t="s">
         <v>28</v>
       </c>
-      <c r="F35" s="85"/>
+      <c r="F35" s="27"/>
       <c r="G35" s="19" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="19"/>
       <c r="N35" s="19"/>
       <c r="O35" s="19"/>
       <c r="P35" s="20"/>
     </row>
     <row r="36" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="37" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="38" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="39" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="40" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="41" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="42" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="43" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="44" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="45" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="46" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="47" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="48" spans="1:16" x14ac:dyDescent="0.15"/>
     <row r="49" x14ac:dyDescent="0.15"/>
@@ -4127,114 +4127,114 @@
     <row r="122" x14ac:dyDescent="0.15"/>
     <row r="123" x14ac:dyDescent="0.15"/>
     <row r="124" x14ac:dyDescent="0.15"/>
     <row r="125" x14ac:dyDescent="0.15"/>
     <row r="126" x14ac:dyDescent="0.15"/>
     <row r="127" x14ac:dyDescent="0.15"/>
     <row r="128" x14ac:dyDescent="0.15"/>
     <row r="129" x14ac:dyDescent="0.15"/>
     <row r="130" x14ac:dyDescent="0.15"/>
     <row r="131" x14ac:dyDescent="0.15"/>
     <row r="132" x14ac:dyDescent="0.15"/>
     <row r="133" x14ac:dyDescent="0.15"/>
     <row r="134" x14ac:dyDescent="0.15"/>
     <row r="135" x14ac:dyDescent="0.15"/>
     <row r="136" x14ac:dyDescent="0.15"/>
     <row r="137" x14ac:dyDescent="0.15"/>
     <row r="138" x14ac:dyDescent="0.15"/>
     <row r="139" x14ac:dyDescent="0.15"/>
     <row r="140" x14ac:dyDescent="0.15"/>
     <row r="141" x14ac:dyDescent="0.15"/>
     <row r="144" x14ac:dyDescent="0.15"/>
     <row r="164" x14ac:dyDescent="0.15"/>
     <row r="165" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="64">
-    <mergeCell ref="B31:C31"/>
-[...10 lines deleted...]
-    <mergeCell ref="L30:P30"/>
+    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B4:P4"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="I17:P17"/>
+    <mergeCell ref="B2:D2"/>
+    <mergeCell ref="E2:G2"/>
+    <mergeCell ref="B5:P5"/>
+    <mergeCell ref="B14:P14"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="G6:P6"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="E11:H11"/>
+    <mergeCell ref="L11:P11"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:P12"/>
+    <mergeCell ref="C22:H22"/>
+    <mergeCell ref="I22:P22"/>
+    <mergeCell ref="J29:L29"/>
+    <mergeCell ref="C18:H18"/>
+    <mergeCell ref="I18:P18"/>
+    <mergeCell ref="C19:H19"/>
+    <mergeCell ref="I19:P19"/>
+    <mergeCell ref="C20:H20"/>
+    <mergeCell ref="I20:P20"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:P27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="K28:P28"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="G7:P7"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="G8:P8"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="G9:P9"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="K10:P10"/>
     <mergeCell ref="B25:C28"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="G25:P25"/>
     <mergeCell ref="D26:F26"/>
     <mergeCell ref="G26:P26"/>
     <mergeCell ref="D27:F27"/>
     <mergeCell ref="G27:H27"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:P13"/>
     <mergeCell ref="B16:P16"/>
     <mergeCell ref="B24:P24"/>
     <mergeCell ref="C21:H21"/>
     <mergeCell ref="I21:P21"/>
-    <mergeCell ref="B7:F7"/>
-[...34 lines deleted...]
-    <mergeCell ref="E12:P12"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:P31"/>
+    <mergeCell ref="B33:P33"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="M29:P29"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:I29"/>
+    <mergeCell ref="B34:P34"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:G30"/>
+    <mergeCell ref="H30:K30"/>
+    <mergeCell ref="L30:P30"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <hyperlinks>
     <hyperlink ref="G35" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId5" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>13</xdr:col>